--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Informes de fiscalização" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="23">
   <si>
     <t>Transparência SESI</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
-    <t>03/06/2026</t>
-[...2 lines deleted...]
-    <t>23:40:52</t>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>00:11:18</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>11:00:00</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SESI-SE</t>
   </si>
   <si>
     <t>Processo</t>
   </si>
   <si>
     <t>Acórdão</t>
   </si>
   <si>
     <t>Data Sessão</t>
   </si>